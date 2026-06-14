--- v0 (2025-11-03)
+++ v1 (2026-06-14)
@@ -84,52 +84,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> EXP</w:t>
       </w:r>
       <w:r w:rsidR="00D84C47">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">RESIONES O SEÑALES DE PUBLICIDAD COMERCIAL </w:t>
       </w:r>
       <w:r w:rsidR="00370207">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
         <w:t>PERSONA NATURAL.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005D2DE7" w:rsidRPr="00391E6A" w:rsidRDefault="005D2DE7" w:rsidP="005D2DE7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006E27FF">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
         <w:t>(Formulario</w:t>
       </w:r>
       <w:r w:rsidR="00391E6A" w:rsidRPr="006E27FF">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E27FF" w:rsidRPr="006E27FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>F0712</w:t>
       </w:r>
       <w:r w:rsidR="001B4A17" w:rsidRPr="006E27FF">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
@@ -274,51 +272,62 @@
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="6C1519D5" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="234.25pt,1.7pt" to="234.25pt,31.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnmf2YxwEAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/UyeLhFZR033oanlB&#10;UHH5AK8zbiz5prFp0r9n7LTpCpAQiBcn48w5M+fMZPswO8tOgMkE3/N203AGXoXB+GPPv319enPP&#10;WcrSD9IGDz0/Q+IPu9evtlPs4C6MwQ6AjEh86qbY8zHn2AmR1AhOpk2I4OmjDuhkphCPYkA5Ebuz&#10;4q5p3okp4BAxKEiJbh+Xj3xX+bUGlT9pnSAz23PqLdcT6/lcTrHbyu6IMo5GXdqQ/9CFk8ZT0ZXq&#10;UWbJvqP5hcoZhSEFnTcqOBG0NgqqBlLTNj+p+TLKCFULmZPialP6f7Tq4+mAzAw0O868dDSiPQ1K&#10;5YAMy4O1xaMppo5S9/6AlyjFAxbBs0ZXniSFzdXX8+orzJmp5VLR7dv7tmmq5eKGi5jyewiOlZee&#10;W+OLYtnJ04eUqRalXlPKtfXlTMGa4clYW4OyK7C3yE6Sppzn2jHhXmRRVJCi6Fg6r2/5bGFh/Qya&#10;XKBe21q97t+NUyoFPl95rafsAtPUwQps/gy85Bco1N38G/CKqJWDzyvYGR/wd9VvVugl/+rAortY&#10;8ByGc51ptYaWrDp++SHKFr+MK/z22+5+AAAA//8DAFBLAwQUAAYACAAAACEAiZ3nuNsAAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBCF7yb+h2ZMvLlFRUKQYWOMXowXcA9669JZSqQtS8uC&#10;/94xHvT45r28+V65Xe0gTjSF3juE600Cglzrde86hN3b81UOIkTltBq8I4QvCrCtzs9KVWi/uJpO&#10;TewEl7hQKAQT41hIGVpDVoWNH8mxd/CTVZHl1Ek9qYXL7SBvkiSTVvWOPxg10qOh9rOZLcLL8TXs&#10;0qx+qt+PebN8HGbTeUK8vFgf7kFEWuNfGH7wGR0qZtr72ekgBoQ0y+84inCbgmD/V+8RMj7IqpT/&#10;B1TfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOeZ/ZjHAQAA/gMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAImd57jbAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAIQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="black [3213]"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="007E4343" w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>NOMBRE:</w:t>
+              <w:t>NOMB</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="007E4343" w:rsidRPr="007E4343">
+              <w:rPr>
+                <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>RE:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            PROFESIÓN:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="008080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E4343" w:rsidRPr="002E2841" w:rsidTr="002E6526">
@@ -456,51 +465,51 @@
             <w:tcW w:w="10548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CALIDAD EN QUE ACTUA:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E6526">
+          <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="00876DD2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002E6526">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="007E4343">
@@ -531,74 +540,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Apoderado                             </w:t>
-            </w:r>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Representante Legal                           </w:t>
             </w:r>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Representante </w:t>
             </w:r>
@@ -664,249 +649,50 @@
           </w:p>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">      Número ____________              Libro______________     de Otros Contratos Mercantiles</w:t>
-            </w:r>
-[...197 lines deleted...]
-              <w:t>Número ____________              Libro______________             de Sociedades</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E4343" w:rsidRPr="005A42DD" w:rsidTr="002E6526">
         <w:trPr>
           <w:trHeight w:val="168"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
@@ -1315,68 +1101,59 @@
               </w:rPr>
               <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="00BD67E2" w:rsidP="002E1946">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E4343" w:rsidRPr="005A42DD" w:rsidTr="002E6526">
         <w:trPr>
           <w:trHeight w:val="1281"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="002E6526" w:rsidRDefault="002E6526" w:rsidP="002E1946">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1605,70 +1382,69 @@
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:color w:val="C4BC96" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>_______________________________________.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B4A17" w:rsidRPr="005A42DD" w:rsidTr="001B4A17">
         <w:trPr>
           <w:trHeight w:val="1251"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001B4A17" w:rsidRPr="001B4A17" w:rsidRDefault="001B4A17" w:rsidP="001B4A17">
+          <w:p w:rsidR="001B4A17" w:rsidRPr="001B4A17" w:rsidRDefault="00876DD2" w:rsidP="001B4A17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2CCC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>EXPRESIÓN</w:t>
+              <w:t>NOMBRE Y NUMERO DE REGISTRO</w:t>
             </w:r>
             <w:r w:rsidR="00CE2CCC" w:rsidRPr="00CE2CCC">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> DE LA MARCA O NOMBRE COMERCIAL AL QUE HACE REFERENCIA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E4343" w:rsidRPr="005A42DD" w:rsidTr="002E6526">
         <w:trPr>
           <w:trHeight w:val="575"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1763,50 +1539,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DIRECCIÓN:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E4343" w:rsidRPr="00E43411" w:rsidTr="002E6526">
         <w:trPr>
           <w:trHeight w:val="490"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
@@ -2690,81 +2467,81 @@
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6526">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>* Adjuntar formulario para nombramiento de apoderado/representante, de conformidad a lo establecido en los artículos 67 y 69 de la Ley de Procedimientos Administrativos.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002E6526" w:rsidRPr="002E6526" w:rsidSect="00EC3DA5">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1134" w:right="1183" w:bottom="851" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00226021" w:rsidRDefault="00226021" w:rsidP="00DC3B76">
+    <w:p w:rsidR="009C74D4" w:rsidRDefault="009C74D4" w:rsidP="00DC3B76">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00226021" w:rsidRDefault="00226021" w:rsidP="00DC3B76">
+    <w:p w:rsidR="009C74D4" w:rsidRDefault="009C74D4" w:rsidP="00DC3B76">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Museo Sans 700">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Museo Sans 300">
@@ -2780,58 +2557,58 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00226021" w:rsidRDefault="00226021" w:rsidP="00DC3B76">
+    <w:p w:rsidR="009C74D4" w:rsidRDefault="009C74D4" w:rsidP="00DC3B76">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00226021" w:rsidRDefault="00226021" w:rsidP="00DC3B76">
+    <w:p w:rsidR="009C74D4" w:rsidRDefault="009C74D4" w:rsidP="00DC3B76">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00B233F6" w:rsidRDefault="000A68E9">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000A68E9">
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
@@ -3463,55 +3240,58 @@
     <w:rsid w:val="003571F5"/>
     <w:rsid w:val="00370207"/>
     <w:rsid w:val="00371599"/>
     <w:rsid w:val="00391E6A"/>
     <w:rsid w:val="003B4824"/>
     <w:rsid w:val="003F32B8"/>
     <w:rsid w:val="004022C5"/>
     <w:rsid w:val="00433726"/>
     <w:rsid w:val="004A4FC3"/>
     <w:rsid w:val="00522B0B"/>
     <w:rsid w:val="00530F3C"/>
     <w:rsid w:val="00572143"/>
     <w:rsid w:val="005D2DE7"/>
     <w:rsid w:val="005F5516"/>
     <w:rsid w:val="00613583"/>
     <w:rsid w:val="00632CC3"/>
     <w:rsid w:val="006726C2"/>
     <w:rsid w:val="00693828"/>
     <w:rsid w:val="006E27FF"/>
     <w:rsid w:val="007270C9"/>
     <w:rsid w:val="0076155F"/>
     <w:rsid w:val="00762411"/>
     <w:rsid w:val="007E4343"/>
     <w:rsid w:val="007F4864"/>
     <w:rsid w:val="008307D4"/>
+    <w:rsid w:val="00876DD2"/>
     <w:rsid w:val="00903470"/>
+    <w:rsid w:val="00943BB2"/>
     <w:rsid w:val="00944390"/>
     <w:rsid w:val="00960517"/>
     <w:rsid w:val="00967A5C"/>
     <w:rsid w:val="009B521A"/>
+    <w:rsid w:val="009C74D4"/>
     <w:rsid w:val="009F7A01"/>
     <w:rsid w:val="00A3032E"/>
     <w:rsid w:val="00A65BBE"/>
     <w:rsid w:val="00A846F0"/>
     <w:rsid w:val="00BC0FB9"/>
     <w:rsid w:val="00BD467F"/>
     <w:rsid w:val="00BD67E2"/>
     <w:rsid w:val="00BD78F1"/>
     <w:rsid w:val="00BF4D2D"/>
     <w:rsid w:val="00C226B4"/>
     <w:rsid w:val="00C37FEA"/>
     <w:rsid w:val="00C953E2"/>
     <w:rsid w:val="00CB6780"/>
     <w:rsid w:val="00CE2CCC"/>
     <w:rsid w:val="00D02D66"/>
     <w:rsid w:val="00D44DD3"/>
     <w:rsid w:val="00D83287"/>
     <w:rsid w:val="00D84C47"/>
     <w:rsid w:val="00DB07F1"/>
     <w:rsid w:val="00DB317D"/>
     <w:rsid w:val="00DC3B76"/>
     <w:rsid w:val="00E4075A"/>
     <w:rsid w:val="00EC3DA5"/>
     <w:rsid w:val="00F319D8"/>
     <w:rsid w:val="00F32C67"/>
@@ -4467,79 +4247,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2421B034-041D-49BB-8353-1D4079A3A4E6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{065A8E7C-5CB9-4FE7-B6A0-57A80CBFAC82}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>366</Words>
-  <Characters>2019</Characters>
+  <Words>306</Words>
+  <Characters>1686</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Solicitud de Marca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2381</CharactersWithSpaces>
+  <CharactersWithSpaces>1989</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Solicitud de Marca</dc:title>
   <dc:creator>Melvy Cortez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>