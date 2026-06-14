--- v0 (2025-11-03)
+++ v1 (2026-06-14)
@@ -62,98 +62,108 @@
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
         <w:t>SOLICITUD DE RENOVACIÓ</w:t>
       </w:r>
       <w:r w:rsidR="000109DC">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">N </w:t>
       </w:r>
       <w:r w:rsidR="00BD67E2">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r w:rsidR="00BB31BE">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NOMBRE COMERCIAL PERSONA NATURAL</w:t>
+        <w:t xml:space="preserve"> NOMBRE COMERCIAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB022C">
+        <w:rPr>
+          <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O EMBLEMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB31BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PERSONA NATURAL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005D2DE7" w:rsidRPr="00391E6A" w:rsidRDefault="005D2DE7" w:rsidP="005D2DE7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2756">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
         <w:t>(Formulario</w:t>
       </w:r>
       <w:r w:rsidR="00391E6A" w:rsidRPr="002A2756">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A2756" w:rsidRPr="002A2756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>F0710</w:t>
       </w:r>
       <w:r w:rsidR="001B4A17" w:rsidRPr="002A2756">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EC3DA5" w:rsidRDefault="00EC3DA5" w:rsidP="005D2DE7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10548" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="5733"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E4343" w:rsidRPr="005A42DD" w:rsidTr="002E6526">
         <w:trPr>
           <w:trHeight w:val="364"/>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -306,66 +316,75 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E4343" w:rsidRPr="002E2841" w:rsidTr="002E6526">
         <w:trPr>
           <w:trHeight w:val="620"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
-[...14 lines deleted...]
-              <w:t>NIT:</w:t>
+          <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="00562E14" w:rsidP="002E1946">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DUI</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4343" w:rsidRPr="007E4343">
+              <w:rPr>
+                <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5733" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -435,51 +454,51 @@
             <w:tcW w:w="10548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CALIDAD EN QUE ACTUA:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E6526">
+          <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="00EB022C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002E6526">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="007E4343">
@@ -510,74 +529,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Apoderado                             </w:t>
-            </w:r>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Representante Legal                           </w:t>
             </w:r>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Representante </w:t>
             </w:r>
@@ -643,249 +638,50 @@
           </w:p>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">      Número ____________              Libro______________     de Otros Contratos Mercantiles</w:t>
-            </w:r>
-[...197 lines deleted...]
-              <w:t>Número ____________              Libro______________             de Sociedades</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E4343" w:rsidRPr="005A42DD" w:rsidTr="002E6526">
         <w:trPr>
           <w:trHeight w:val="168"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
@@ -1303,68 +1099,59 @@
               </w:rPr>
               <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="00BD67E2" w:rsidP="002E1946">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E4343" w:rsidRPr="005A42DD" w:rsidTr="002E6526">
         <w:trPr>
           <w:trHeight w:val="1281"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="002E6526" w:rsidRDefault="002E6526" w:rsidP="002E1946">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1428,51 +1215,67 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B7"/>
             </w:r>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Insc</w:t>
             </w:r>
             <w:r w:rsidR="007F5F77">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ribir la renovación del nombre comercial.</w:t>
+              <w:t>ribir la renovación del nombre comercial</w:t>
+            </w:r>
+            <w:r w:rsidR="00921AB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o emblema</w:t>
+            </w:r>
+            <w:r w:rsidR="007F5F77">
+              <w:rPr>
+                <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B7"/>
             </w:r>
             <w:r w:rsidRPr="007E4343">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1611,90 +1414,111 @@
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:color w:val="C4BC96" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>_______________________________________.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B4A17" w:rsidRPr="005A42DD" w:rsidTr="00BB31BE">
         <w:trPr>
           <w:trHeight w:val="1676"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001B4A17" w:rsidRPr="001B4A17" w:rsidRDefault="00BB31BE" w:rsidP="001B4A17">
+          <w:p w:rsidR="001B4A17" w:rsidRPr="001B4A17" w:rsidRDefault="00562E14" w:rsidP="004A53BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F5F77">
+            <w:r w:rsidRPr="00C476F4">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>PRUEBA DE USO DEL NOMBRE COMERCIAL</w:t>
             </w:r>
-            <w:r w:rsidR="007F5F77" w:rsidRPr="007F5F77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> AL</w:t>
+              <w:t xml:space="preserve"> O</w:t>
+            </w:r>
+            <w:r w:rsidR="005D223B">
+              <w:rPr>
+                <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EMBLEMA A RENOVAR</w:t>
             </w:r>
             <w:r w:rsidR="007F5F77">
               <w:rPr>
                 <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> QUE SE REFIERE:</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E4343" w:rsidRPr="005A42DD" w:rsidTr="002E6526">
         <w:trPr>
           <w:trHeight w:val="575"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9709" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1714,50 +1538,51 @@
                 <w:trHeight w:val="347"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9709" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007E4343">
                     <w:rPr>
                       <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>NOTIFICACIONES</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007E4343">
                     <w:rPr>
                       <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Indicación de los medios autorizados por el solicitante para recibir notificaciones</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w:rsidR="007E4343" w:rsidRPr="007E4343" w:rsidRDefault="007E4343" w:rsidP="002E1946">
@@ -2706,81 +2531,81 @@
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6526">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>* Adjuntar formulario para nombramiento de apoderado/representante, de conformidad a lo establecido en los artículos 67 y 69 de la Ley de Procedimientos Administrativos.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002E6526" w:rsidRPr="002E6526" w:rsidSect="00EC3DA5">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1134" w:right="1183" w:bottom="851" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CF17BF" w:rsidRDefault="00CF17BF" w:rsidP="00DC3B76">
+    <w:p w:rsidR="005D0A18" w:rsidRDefault="005D0A18" w:rsidP="00DC3B76">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CF17BF" w:rsidRDefault="00CF17BF" w:rsidP="00DC3B76">
+    <w:p w:rsidR="005D0A18" w:rsidRDefault="005D0A18" w:rsidP="00DC3B76">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Museo Sans 700">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Museo Sans 300">
@@ -2796,58 +2621,58 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CF17BF" w:rsidRDefault="00CF17BF" w:rsidP="00DC3B76">
+    <w:p w:rsidR="005D0A18" w:rsidRDefault="005D0A18" w:rsidP="00DC3B76">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CF17BF" w:rsidRDefault="00CF17BF" w:rsidP="00DC3B76">
+    <w:p w:rsidR="005D0A18" w:rsidRDefault="005D0A18" w:rsidP="00DC3B76">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00B233F6" w:rsidRDefault="000A68E9">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000A68E9">
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
@@ -3460,98 +3285,110 @@
     <w:rsidRoot w:val="005D2DE7"/>
     <w:rsid w:val="000109DC"/>
     <w:rsid w:val="00015E8F"/>
     <w:rsid w:val="00016650"/>
     <w:rsid w:val="0009343D"/>
     <w:rsid w:val="000A68E9"/>
     <w:rsid w:val="000F11AE"/>
     <w:rsid w:val="00103148"/>
     <w:rsid w:val="00106BBA"/>
     <w:rsid w:val="001746ED"/>
     <w:rsid w:val="001B4A17"/>
     <w:rsid w:val="002058B9"/>
     <w:rsid w:val="00205D06"/>
     <w:rsid w:val="00226021"/>
     <w:rsid w:val="00232098"/>
     <w:rsid w:val="002324C3"/>
     <w:rsid w:val="002A2756"/>
     <w:rsid w:val="002C2F6E"/>
     <w:rsid w:val="002E6526"/>
     <w:rsid w:val="003310AB"/>
     <w:rsid w:val="003571F5"/>
     <w:rsid w:val="00370207"/>
     <w:rsid w:val="00371599"/>
     <w:rsid w:val="00391E6A"/>
     <w:rsid w:val="003B4824"/>
+    <w:rsid w:val="003C461E"/>
     <w:rsid w:val="003F32B8"/>
     <w:rsid w:val="004022C5"/>
     <w:rsid w:val="00433726"/>
     <w:rsid w:val="004A4FC3"/>
+    <w:rsid w:val="004A53BE"/>
     <w:rsid w:val="00522B0B"/>
     <w:rsid w:val="00530F3C"/>
+    <w:rsid w:val="00562E14"/>
     <w:rsid w:val="00572143"/>
+    <w:rsid w:val="005D0A18"/>
+    <w:rsid w:val="005D223B"/>
     <w:rsid w:val="005D2DE7"/>
     <w:rsid w:val="005F5516"/>
     <w:rsid w:val="00613583"/>
     <w:rsid w:val="00632CC3"/>
+    <w:rsid w:val="0065752B"/>
     <w:rsid w:val="006726C2"/>
+    <w:rsid w:val="00681407"/>
     <w:rsid w:val="00693828"/>
     <w:rsid w:val="007270C9"/>
     <w:rsid w:val="0076155F"/>
     <w:rsid w:val="00762411"/>
     <w:rsid w:val="007E4343"/>
     <w:rsid w:val="007F4864"/>
     <w:rsid w:val="007F5F77"/>
     <w:rsid w:val="008307D4"/>
     <w:rsid w:val="00903470"/>
+    <w:rsid w:val="00921AB6"/>
     <w:rsid w:val="00944390"/>
     <w:rsid w:val="00960517"/>
     <w:rsid w:val="00967A5C"/>
     <w:rsid w:val="009B521A"/>
     <w:rsid w:val="009F7A01"/>
     <w:rsid w:val="00A3032E"/>
     <w:rsid w:val="00A65BBE"/>
     <w:rsid w:val="00A846F0"/>
+    <w:rsid w:val="00AD52D9"/>
+    <w:rsid w:val="00B7435D"/>
+    <w:rsid w:val="00BB2C7A"/>
     <w:rsid w:val="00BB31BE"/>
     <w:rsid w:val="00BC0FB9"/>
     <w:rsid w:val="00BD467F"/>
     <w:rsid w:val="00BD67E2"/>
     <w:rsid w:val="00BD78F1"/>
     <w:rsid w:val="00BF4D2D"/>
     <w:rsid w:val="00C226B4"/>
     <w:rsid w:val="00C37FEA"/>
     <w:rsid w:val="00C953E2"/>
     <w:rsid w:val="00CB6780"/>
     <w:rsid w:val="00CF17BF"/>
     <w:rsid w:val="00D02D66"/>
     <w:rsid w:val="00D26B17"/>
     <w:rsid w:val="00D44DD3"/>
     <w:rsid w:val="00D83287"/>
     <w:rsid w:val="00DB07F1"/>
     <w:rsid w:val="00DB317D"/>
     <w:rsid w:val="00DC3B76"/>
     <w:rsid w:val="00E4075A"/>
+    <w:rsid w:val="00EB022C"/>
     <w:rsid w:val="00EC3DA5"/>
     <w:rsid w:val="00F319D8"/>
     <w:rsid w:val="00F32C67"/>
     <w:rsid w:val="00F825C2"/>
     <w:rsid w:val="00FA68FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-SV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -4485,79 +4322,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F450428B-8B94-4172-9589-88A65B6DDB94}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31E94204-0680-4F84-A6DD-0237A8D9DA38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>356</Words>
-  <Characters>1963</Characters>
+  <Words>296</Words>
+  <Characters>1634</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Solicitud de Marca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2315</CharactersWithSpaces>
+  <CharactersWithSpaces>1927</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Solicitud de Marca</dc:title>
   <dc:creator>Melvy Cortez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>