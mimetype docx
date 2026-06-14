--- v0 (2025-11-03)
+++ v1 (2026-06-14)
@@ -75,52 +75,50 @@
       </w:r>
       <w:r w:rsidR="006104F1" w:rsidRPr="006104F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
           <w:b/>
         </w:rPr>
         <w:t>F0624</w:t>
       </w:r>
       <w:r w:rsidRPr="00890C65">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="008B0F06">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2504"/>
         <w:gridCol w:w="581"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="1578"/>
         <w:gridCol w:w="433"/>
         <w:gridCol w:w="1072"/>
         <w:gridCol w:w="81"/>
         <w:gridCol w:w="614"/>
         <w:gridCol w:w="2953"/>
@@ -364,67 +362,76 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOMBRE:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
-[...15 lines deleted...]
-              <w:t>NIT:</w:t>
+          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="00822F9A" w:rsidP="000C641B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DUI</w:t>
+            </w:r>
+            <w:r w:rsidR="008B0F06" w:rsidRPr="00890C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2953" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00890C65">
@@ -608,50 +615,52 @@
           <w:tcPr>
             <w:tcW w:w="5153" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NACIONALIDAD:</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00383BAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00850DD5" w:rsidRPr="00890C65" w:rsidRDefault="00850DD5" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
@@ -662,154 +671,202 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CALIDAD EN QUE ACTUA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00383BAE" w:rsidRPr="00890C65" w:rsidTr="00383BAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00383BAE" w:rsidRPr="00890C65" w:rsidRDefault="00383BAE" w:rsidP="000C641B">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00890C65">
+          <w:p w:rsidR="00383BAE" w:rsidRPr="00890C65" w:rsidRDefault="00822F9A" w:rsidP="00A54ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidR="00383BAE" w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Gestor oficioso</w:t>
+            <w:r w:rsidR="00383BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A54ACD" w:rsidRPr="00890C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Apoderado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3156" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00383BAE" w:rsidRPr="00890C65" w:rsidRDefault="00383BAE" w:rsidP="000C641B">
+          <w:p w:rsidR="00383BAE" w:rsidRPr="00890C65" w:rsidRDefault="00383BAE" w:rsidP="00A54ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Apoderado</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A54ACD" w:rsidRPr="00890C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representante Legal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3648" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00383BAE" w:rsidRPr="00890C65" w:rsidRDefault="00383BAE" w:rsidP="000C641B">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00890C65">
+          <w:p w:rsidR="00383BAE" w:rsidRPr="00890C65" w:rsidRDefault="00822F9A" w:rsidP="00BB5B35">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00383BAE" w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
-            <w:r w:rsidRPr="00890C65">
-[...5 lines deleted...]
-              <w:t>Representante Legal</w:t>
+            <w:r w:rsidR="00BB5B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gestor</w:t>
+            </w:r>
+            <w:r w:rsidR="00383BAE" w:rsidRPr="00890C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB5B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Oficioso</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00850DD5" w:rsidRPr="00890C65" w:rsidRDefault="00850DD5" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
@@ -912,169 +969,109 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>De Otros Contratos Mercantiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
+      <w:tr w:rsidR="00822F9A" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00850DD5" w:rsidRPr="00890C65" w:rsidRDefault="00850DD5" w:rsidP="000C641B">
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Posee alguna de las inhabilidades establecidas en el artículo 67 del Código Procesal Civil y Mercantil:                                                    </w:t>
+          <w:p w:rsidR="00822F9A" w:rsidRDefault="00822F9A" w:rsidP="00822F9A">
+            <w:r w:rsidRPr="00A845CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Si actúa como Gestor Oficioso</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, justificar gravedad y urgencia con base a la cual compadece en tal carácter:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
+      <w:tr w:rsidR="00822F9A" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4736" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
-[...24 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="00822F9A" w:rsidRDefault="00822F9A" w:rsidP="00822F9A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5153" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
-[...24 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="00822F9A" w:rsidRDefault="00822F9A" w:rsidP="00822F9A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00850DD5" w:rsidRPr="00890C65" w:rsidRDefault="00850DD5" w:rsidP="000C641B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -1353,243 +1350,78 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>De Sociedades</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00850DD5" w:rsidRPr="00890C65" w:rsidRDefault="00850DD5" w:rsidP="00850DD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850DD5" w:rsidRPr="00890C65" w:rsidTr="00890C65">
+      <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00850DD5" w:rsidRPr="00890C65" w:rsidRDefault="00850DD5" w:rsidP="00850DD5">
-[...182 lines deleted...]
-            <w:r w:rsidRPr="00890C65">
+          <w:p w:rsidR="00850DD5" w:rsidRDefault="00822F9A" w:rsidP="00822F9A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                    </w:t>
+            </w:r>
+            <w:r w:rsidR="008B0F06" w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DATOS DEL PROPIETARIO</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00383BAE" w:rsidRPr="00890C65" w:rsidRDefault="00383BAE" w:rsidP="00383BAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:tc>
           <w:tcPr>
@@ -1808,50 +1640,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DATOS DEL CREADOR</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00850DD5" w:rsidRPr="00890C65" w:rsidRDefault="00850DD5" w:rsidP="000C641B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00CE54A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6936" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2334,237 +2167,218 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
+          <w:p w:rsidR="00383BAE" w:rsidRDefault="008B0F06" w:rsidP="00822F9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">REIVINDICA PRIORIDAD:             SI </w:t>
             </w:r>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                             NO </w:t>
             </w:r>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00383BAE" w:rsidRDefault="00383BAE" w:rsidP="000C641B">
-[...8 lines deleted...]
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
+          <w:p w:rsidR="008B0F06" w:rsidRDefault="008B0F06" w:rsidP="00822F9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NÚMERO DE PRIORIDAD:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
-[...8 lines deleted...]
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
+          <w:p w:rsidR="00822F9A" w:rsidRPr="00890C65" w:rsidRDefault="00822F9A" w:rsidP="00822F9A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="00822F9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FECHA DE PRIORIDAD:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
-[...8 lines deleted...]
-          <w:p w:rsidR="00383BAE" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
+          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="00822F9A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00383BAE" w:rsidRDefault="008B0F06" w:rsidP="00822F9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">PAÍS DE PRIORIDAD:            </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
+          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="00822F9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:trPr>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
+          <w:p w:rsidR="00122D62" w:rsidRDefault="00122D62" w:rsidP="000C641B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B0F06" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
+          <w:p w:rsidR="00383BAE" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PETICIONES:</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4736" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2650,256 +2464,262 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B7"/>
             </w:r>
             <w:r w:rsidR="00383BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Tiempo de concesión: 2</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
+              <w:t xml:space="preserve"> Tiempo de concesión: </w:t>
+            </w:r>
+            <w:r w:rsidR="00822F9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> años</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="00E75CD5" w:rsidP="000C641B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:sym w:font="Symbol" w:char="F0FF"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00890C65">
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r w:rsidR="008B0F06" w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agregar documentación adjunta</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B0F06" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
+          <w:p w:rsidR="008B0F06" w:rsidRDefault="00E75CD5" w:rsidP="000C641B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:sym w:font="Symbol" w:char="F0FF"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00890C65">
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r w:rsidR="008B0F06" w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Otras (especificar)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0027559B" w:rsidRPr="00890C65" w:rsidRDefault="0027559B" w:rsidP="000C641B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
+      <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00822F9A">
         <w:trPr>
-          <w:trHeight w:val="73"/>
+          <w:trHeight w:val="68"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0027559B" w:rsidRDefault="0027559B" w:rsidP="000C641B">
-[...8 lines deleted...]
-          <w:p w:rsidR="0027559B" w:rsidRDefault="0027559B" w:rsidP="000C641B">
+          <w:p w:rsidR="00122D62" w:rsidRDefault="00122D62" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0027559B" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ANEXOS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:trPr>
           <w:trHeight w:val="111"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4736" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
-[...41 lines deleted...]
-            <w:r w:rsidRPr="00890C65">
+          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="002B21D4" w:rsidP="000C641B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r w:rsidR="00822F9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dibujos (original</w:t>
+            </w:r>
+            <w:r w:rsidR="008B0F06" w:rsidRPr="00890C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)                                                                                                                                              </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="002B21D4" w:rsidP="000C641B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00890C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r w:rsidR="008B0F06" w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comprobante de pago </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00890C65">
@@ -2941,74 +2761,90 @@
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Solicitud prioritaria en el extranjero </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
+            <w:r w:rsidR="001B7A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Documentos de personería (especificar)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r w:rsidR="001B7A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Otro: (especificar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
@@ -3794,124 +3630,117 @@
                       <w:sz w:val="40"/>
                       <w:szCs w:val="40"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w:rsidR="004E2538" w:rsidRDefault="004E2538" w:rsidP="004E2538">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="004E2538" w:rsidRDefault="004E2538" w:rsidP="004E2538">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Persona(s) autorizada(s) para recibir notificaciones en sede del </w:t>
+            </w:r>
+            <w:r w:rsidR="00572D3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Persona(s) autorizada(s) para recibir notificaciones en sede del </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00572D3D">
+              <w:t>Instituto Salvadoreño</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Instituto Salvadoreño</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> de la Propiedad Intelectual: </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00850DD5" w:rsidRPr="00890C65" w:rsidRDefault="00850DD5" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00850DD5" w:rsidRPr="00890C65" w:rsidRDefault="00850DD5" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
           <w:p w:rsidR="008B0F06" w:rsidRDefault="00572D3D" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>LUGAR Y FECHA:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00572D3D" w:rsidRPr="00890C65" w:rsidRDefault="00572D3D" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
@@ -3982,362 +3811,163 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(si la solicitud es presentada por persona distinta del solicitante)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidTr="00890C65">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
-            <w:pPr>
+          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="00523A47">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
-            <w:pPr>
+          <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="00523A47">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>DOY FE: Que la firma que calza la anterior solicitud es AUTENTICA por haber sido ________________ a mi presencia por ___________________________________________________________________, de ____________________ años de edad, ______________________, del domicilio de ____________, a quien ___ conozco e identifico por medio de su _____________________________________ número ______________________________________________. En la ciudad de ______________________, a los _____________ días del mes de __________________ de dos mil __________________.</w:t>
+              <w:t>DOY FE: Que la firma que calza la anterior solicitud es AUTENTICA por haber sido ________________ a mi presencia por ___________________________________________________________________, de ____________________ años de edad, ______________________, del domicilio de ____________, a quien ___ conozco e identifico por medio de su _____________________________________ número ______________________________________________. En la ciudad de ______________________, a los _________</w:t>
+            </w:r>
+            <w:r w:rsidR="00523A47">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00890C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>____ días del mes de __________________ de dos mil __________________.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="008B0F06" w:rsidRPr="00890C65" w:rsidRDefault="008B0F06" w:rsidP="000C641B">
             <w:pPr>
               <w:pStyle w:val="Ttulo2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00721F57" w:rsidRDefault="00721F57" w:rsidP="00572D3D">
+    <w:p w:rsidR="00944390" w:rsidRPr="00572D3D" w:rsidRDefault="00944390" w:rsidP="00523A47">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B0F06" w:rsidRPr="00260B36" w:rsidRDefault="008B0F06" w:rsidP="00572D3D">
-[...214 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="00944390" w:rsidRPr="00572D3D" w:rsidSect="000376D1">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1560" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00327ABB" w:rsidRDefault="00327ABB" w:rsidP="00D53290">
+    <w:p w:rsidR="00F11254" w:rsidRDefault="00F11254" w:rsidP="00D53290">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00327ABB" w:rsidRDefault="00327ABB" w:rsidP="00D53290">
+    <w:p w:rsidR="00F11254" w:rsidRDefault="00F11254" w:rsidP="00D53290">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
@@ -4412,58 +4042,58 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00327ABB" w:rsidRDefault="00327ABB" w:rsidP="00D53290">
+    <w:p w:rsidR="00F11254" w:rsidRDefault="00F11254" w:rsidP="00D53290">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00327ABB" w:rsidRDefault="00327ABB" w:rsidP="00D53290">
+    <w:p w:rsidR="00F11254" w:rsidRDefault="00F11254" w:rsidP="00D53290">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00A722F3" w:rsidRDefault="00125B3C">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00125B3C">
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         <w:b/>
         <w:noProof/>
@@ -4764,130 +4394,150 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B0F06"/>
     <w:rsid w:val="000376D1"/>
+    <w:rsid w:val="00065D22"/>
     <w:rsid w:val="000741A7"/>
     <w:rsid w:val="00106BBA"/>
     <w:rsid w:val="00116065"/>
     <w:rsid w:val="0011742C"/>
+    <w:rsid w:val="00122D62"/>
     <w:rsid w:val="00125B3C"/>
+    <w:rsid w:val="001B7A08"/>
     <w:rsid w:val="001C0C85"/>
+    <w:rsid w:val="001C2076"/>
     <w:rsid w:val="001C304A"/>
     <w:rsid w:val="00260B36"/>
     <w:rsid w:val="00265768"/>
     <w:rsid w:val="0027559B"/>
+    <w:rsid w:val="002B21D4"/>
     <w:rsid w:val="0030228B"/>
     <w:rsid w:val="00327ABB"/>
     <w:rsid w:val="003571F5"/>
     <w:rsid w:val="00370AF9"/>
     <w:rsid w:val="00383BAE"/>
     <w:rsid w:val="00431DE2"/>
     <w:rsid w:val="00433726"/>
     <w:rsid w:val="00481F84"/>
     <w:rsid w:val="004E2538"/>
     <w:rsid w:val="00520E4D"/>
+    <w:rsid w:val="00523A47"/>
     <w:rsid w:val="0053308B"/>
     <w:rsid w:val="00572D3D"/>
     <w:rsid w:val="005A4AE5"/>
+    <w:rsid w:val="00607E18"/>
     <w:rsid w:val="006104F1"/>
     <w:rsid w:val="00693828"/>
     <w:rsid w:val="006B0A38"/>
     <w:rsid w:val="00721F57"/>
     <w:rsid w:val="00756815"/>
     <w:rsid w:val="00763608"/>
     <w:rsid w:val="007F4864"/>
+    <w:rsid w:val="00822F9A"/>
     <w:rsid w:val="00850DD5"/>
     <w:rsid w:val="00890C65"/>
+    <w:rsid w:val="00896978"/>
     <w:rsid w:val="008B0F06"/>
     <w:rsid w:val="008D7179"/>
     <w:rsid w:val="009157E0"/>
     <w:rsid w:val="00944390"/>
+    <w:rsid w:val="00A54ACD"/>
+    <w:rsid w:val="00B64931"/>
+    <w:rsid w:val="00B97C85"/>
+    <w:rsid w:val="00BB5B35"/>
     <w:rsid w:val="00C11694"/>
     <w:rsid w:val="00C226B4"/>
     <w:rsid w:val="00C24A04"/>
     <w:rsid w:val="00CE54A0"/>
+    <w:rsid w:val="00D14EA4"/>
     <w:rsid w:val="00D53290"/>
     <w:rsid w:val="00D65A07"/>
     <w:rsid w:val="00DD431A"/>
     <w:rsid w:val="00E4075A"/>
+    <w:rsid w:val="00E75CD5"/>
+    <w:rsid w:val="00F11254"/>
     <w:rsid w:val="00F825C2"/>
     <w:rsid w:val="00FC54B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-SV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{3CC94ECE-BEC2-4E40-B02A-9F669AC243D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-SV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -5509,51 +5159,51 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:propiedadintelectual@cnr.gob.sv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -5808,66 +5458,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>813</Words>
-  <Characters>4477</Characters>
+  <Words>527</Words>
+  <Characters>2902</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5280</CharactersWithSpaces>
+  <CharactersWithSpaces>3423</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Melvy Cortez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>