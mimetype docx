--- v0 (2025-11-03)
+++ v1 (2026-06-14)
@@ -81,52 +81,50 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823241">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">(Formulario </w:t>
       </w:r>
       <w:r w:rsidR="000E2C65" w:rsidRPr="000E2C65">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
           <w:b/>
         </w:rPr>
         <w:t>F0623</w:t>
       </w:r>
       <w:r w:rsidRPr="00823241">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00823241">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -250,149 +248,193 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NÚMERO DEL COMPROBANTE DE PAGO DE LOS DERECHOS DE REGISTRO:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00B85487" w:rsidP="00EF7B02">
+          <w:p w:rsidR="00823241" w:rsidRDefault="00B85487" w:rsidP="00EF7B02">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INSTITUTO SALVADOREÑO DE LA PROPIEDAD INTELECTUAL</w:t>
-            </w:r>
+              <w:t>INSTITUTO S</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ALVADOREÑO DE LA PROPIEDAD INTELECTUAL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00704E84" w:rsidRPr="00823241" w:rsidRDefault="00704E84" w:rsidP="00EF7B02">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
+          <w:p w:rsidR="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DATOS DEL SOLICITANTE</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="00704E84" w:rsidRPr="00823241" w:rsidRDefault="00704E84" w:rsidP="00EF7B02">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+          <w:p w:rsidR="00823241" w:rsidRPr="00F860C4" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F860C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOMBRE:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
-[...14 lines deleted...]
-              <w:t>NIT:</w:t>
+          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00495811" w:rsidP="00EF7B02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DUI</w:t>
+            </w:r>
+            <w:r w:rsidR="00823241" w:rsidRPr="00823241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00823241">
@@ -725,60 +767,58 @@
             </w:r>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00194E18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestor </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00495811">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Oficioso</w:t>
+            </w:r>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3778" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
@@ -872,395 +912,222 @@
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Libro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3706" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
+          <w:p w:rsidR="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>De Otros Contratos Mercantiles</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="00704E84" w:rsidRPr="00823241" w:rsidRDefault="00704E84" w:rsidP="00EF7B02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
+      <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00704E84">
         <w:trPr>
           <w:cantSplit/>
-        </w:trPr>
-[...91 lines deleted...]
-          <w:cantSplit/>
+          <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
-[...133 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00704E84" w:rsidP="00704E84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00704E84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Si actúa como Gestor Oficioso</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00704E84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, justificar gravedad y urgencia con base a la cual compadece en tal carácter:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
+          <w:p w:rsidR="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DATOS DEL PROPIETARIO</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="00704E84" w:rsidRPr="00823241" w:rsidRDefault="00704E84" w:rsidP="00EF7B02">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOMBRE:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
-[...15 lines deleted...]
-              <w:t>NIT:</w:t>
+          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00495811" w:rsidP="00EF7B02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DUI</w:t>
+            </w:r>
+            <w:r w:rsidR="00823241" w:rsidRPr="00823241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00823241">
@@ -1378,124 +1245,144 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NACIONALIDAD:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
+          <w:p w:rsidR="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DATOS DEL INVENTOR</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="00704E84" w:rsidRPr="00823241" w:rsidRDefault="00704E84" w:rsidP="00EF7B02">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOMBRE:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
-[...15 lines deleted...]
-              <w:t>NIT:</w:t>
+          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00495811" w:rsidP="00EF7B02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DUI</w:t>
+            </w:r>
+            <w:r w:rsidR="00823241" w:rsidRPr="00823241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3083" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Código</w:t>
             </w:r>
           </w:p>
@@ -1504,51 +1391,50 @@
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4920" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>DOMICILIO:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
@@ -1616,50 +1502,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">DATOS DE:  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       INVENCIÓN </w:t>
             </w:r>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
@@ -1683,141 +1570,118 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
+          <w:p w:rsidR="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TÍTULO DE LA INVENCIÒN O MODELO:</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="008B6E8D" w:rsidRPr="00823241" w:rsidRDefault="008B6E8D" w:rsidP="00EF7B02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAÍS DE ORIGEN DE </w:t>
-[...33 lines deleted...]
-            </w:pPr>
+              <w:t>PAÍS DE ORIGEN DE LA INVENCIÓN O MODELO:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2241,96 +2105,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Otras (especificar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
+      <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00CB7DEE">
         <w:trPr>
-          <w:trHeight w:val="73"/>
+          <w:trHeight w:val="68"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
-[...7 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ANEXOS:</w:t>
             </w:r>
@@ -2351,126 +2206,207 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Original y 2 copias de documento de descripción de la invención o modelo </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E97E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00823241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocumento de descripción de la invención o modelo </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Original y 2 copias de documento de Reivindicaciones </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E97E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00823241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocumento de Reivindicaciones </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
-            <w:r w:rsidRPr="00823241">
-[...8 lines deleted...]
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
+            <w:r w:rsidR="00E97E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00823241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocumento de Resumen </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E97E4D" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
-            <w:r w:rsidRPr="00823241">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Original y 2 copias de Dibujos                                                                                                                                                   </w:t>
+            <w:r w:rsidR="00E97E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00823241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dibujos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00E97E4D" w:rsidP="00EF7B02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00823241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0FF"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E97E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Listado de secuencias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5287" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
@@ -2599,51 +2535,67 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Fianza                                                                                    </w:t>
+              <w:t xml:space="preserve">  Fianza                                                                                </w:t>
+            </w:r>
+            <w:r w:rsidR="00E97E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00823241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Documentación de solicitud internacional                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
@@ -3529,143 +3481,134 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>LUGAR Y FECHA:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
+          <w:p w:rsidR="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FIRMA SOLICITANTE:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
-[...8 lines deleted...]
-          <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
+          <w:p w:rsidR="00CB7DEE" w:rsidRPr="00823241" w:rsidRDefault="00CB7DEE" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:pStyle w:val="Ttulo2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>AUTENTICA DE FIRMA DEL SOLICITANTE</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823241">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(si la solicitud es presentada por persona distinta del solicitante)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00823241" w:rsidRPr="00823241" w:rsidTr="00EF7B02">
         <w:tc>
           <w:tcPr>
@@ -3700,459 +3643,98 @@
               </w:rPr>
               <w:t>DOY FE: Que la firma que calza la anterior solicitud es AUTENTICA por haber sido ________________ a mi presencia por ___________________________________________________________________, de ____________________ años de edad, ______________________, del domicilio de ____________, a quien ___ conozco e identifico por medio de su _____________________________________ número ______________________________________________. En la ciudad de ______________________, a los _____________ días del mes de __________________ de dos mil __________________.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00823241" w:rsidRPr="00823241" w:rsidRDefault="00823241" w:rsidP="00EF7B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00823241" w:rsidRDefault="00823241" w:rsidP="00823241">
-[...359 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00944390" w:rsidRPr="00823241" w:rsidRDefault="00944390">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00944390" w:rsidRPr="00823241" w:rsidSect="003B20B9">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1859" w:right="1134" w:bottom="851" w:left="1418" w:header="709" w:footer="948" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D58F5" w:rsidRDefault="002D58F5" w:rsidP="00364148">
+    <w:p w:rsidR="00D66C55" w:rsidRDefault="00D66C55" w:rsidP="00364148">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D58F5" w:rsidRDefault="002D58F5" w:rsidP="00364148">
+    <w:p w:rsidR="00D66C55" w:rsidRDefault="00D66C55" w:rsidP="00364148">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
@@ -4253,58 +3835,58 @@
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00823241" w:rsidRPr="00DD3033">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
       <w:t>Ver.3.0.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002D58F5" w:rsidRDefault="002D58F5" w:rsidP="00364148">
+    <w:p w:rsidR="00D66C55" w:rsidRDefault="00D66C55" w:rsidP="00364148">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002D58F5" w:rsidRDefault="002D58F5" w:rsidP="00364148">
+    <w:p w:rsidR="00D66C55" w:rsidRDefault="00D66C55" w:rsidP="00364148">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00DA1810" w:rsidRDefault="00C4590B">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C4590B">
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         <w:b/>
         <w:noProof/>
@@ -4605,133 +4187,146 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00823241"/>
     <w:rsid w:val="00073D79"/>
+    <w:rsid w:val="000950F3"/>
     <w:rsid w:val="000B7C53"/>
     <w:rsid w:val="000E2C65"/>
     <w:rsid w:val="00106BBA"/>
     <w:rsid w:val="00140FAA"/>
     <w:rsid w:val="00144F0E"/>
+    <w:rsid w:val="00154D30"/>
+    <w:rsid w:val="00157D63"/>
     <w:rsid w:val="00194E18"/>
     <w:rsid w:val="001D1439"/>
     <w:rsid w:val="00264D20"/>
     <w:rsid w:val="00276FBE"/>
     <w:rsid w:val="002B6366"/>
     <w:rsid w:val="002D58F5"/>
     <w:rsid w:val="003352F8"/>
     <w:rsid w:val="003571F5"/>
     <w:rsid w:val="00364148"/>
     <w:rsid w:val="003B20B9"/>
     <w:rsid w:val="003D5C06"/>
     <w:rsid w:val="003D7A18"/>
     <w:rsid w:val="003E1C02"/>
     <w:rsid w:val="00433726"/>
+    <w:rsid w:val="00495811"/>
     <w:rsid w:val="00537CA1"/>
     <w:rsid w:val="00555877"/>
     <w:rsid w:val="0063043F"/>
     <w:rsid w:val="00641892"/>
     <w:rsid w:val="00693828"/>
+    <w:rsid w:val="00704E84"/>
     <w:rsid w:val="007D34B0"/>
     <w:rsid w:val="007F4864"/>
     <w:rsid w:val="00804967"/>
     <w:rsid w:val="00823241"/>
     <w:rsid w:val="00895893"/>
+    <w:rsid w:val="008B6E8D"/>
     <w:rsid w:val="008E729E"/>
     <w:rsid w:val="00917AB7"/>
     <w:rsid w:val="00935A2D"/>
     <w:rsid w:val="00944390"/>
     <w:rsid w:val="009C5CB0"/>
     <w:rsid w:val="009C7417"/>
     <w:rsid w:val="009E0D60"/>
     <w:rsid w:val="00A015D3"/>
     <w:rsid w:val="00AC36A2"/>
     <w:rsid w:val="00B5658F"/>
     <w:rsid w:val="00B63F41"/>
     <w:rsid w:val="00B85487"/>
     <w:rsid w:val="00BB0F31"/>
     <w:rsid w:val="00C226B4"/>
     <w:rsid w:val="00C4590B"/>
+    <w:rsid w:val="00CB7DEE"/>
+    <w:rsid w:val="00D66C55"/>
     <w:rsid w:val="00DB48A0"/>
     <w:rsid w:val="00E4075A"/>
+    <w:rsid w:val="00E97E4D"/>
     <w:rsid w:val="00F72B86"/>
     <w:rsid w:val="00F825C2"/>
+    <w:rsid w:val="00F860C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-SV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{C3656084-1DF8-46BE-AC9E-1F3A1059B56E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-SV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -5369,51 +4964,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="257252670">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:propiedadintelectual@cnr.gob.sv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -5668,67 +5263,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>880</Words>
-  <Characters>4842</Characters>
+  <Words>470</Words>
+  <Characters>2587</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Formulario Solicitud de Patente</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5711</CharactersWithSpaces>
+  <CharactersWithSpaces>3051</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Formulario Solicitud de Patente</dc:title>
   <dc:creator>Melvy Cortez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>